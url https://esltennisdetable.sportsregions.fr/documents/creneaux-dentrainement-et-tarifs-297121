--- v0 (2025-10-16)
+++ v1 (2026-09-12)
@@ -1,223 +1,211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="5" documentId="8_{F7259FF3-2C45-45C6-ACC1-16D6BDBF2503}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7284CF3A-F7AB-482B-AC1B-07D1CEBA5AD5}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-14715" yWindow="-16320" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId2"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Feuil1!$B$1:$E$26</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="32">
   <si>
     <t>Jour</t>
   </si>
   <si>
     <t>Horaire</t>
   </si>
   <si>
     <t>Type d’entraînement</t>
   </si>
   <si>
     <t>Mardi</t>
   </si>
   <si>
     <t>Mercredi</t>
   </si>
   <si>
     <t>Jeudi</t>
   </si>
   <si>
     <t>20h00 – 21h30</t>
   </si>
   <si>
     <t>FIT PING TONIC</t>
   </si>
   <si>
     <t>Vendredi</t>
   </si>
   <si>
     <t>À partir de 20h00</t>
   </si>
   <si>
     <t>Compétition Adultes par équipes</t>
   </si>
   <si>
     <t>Samedi</t>
-  </si>
-[...7 lines deleted...]
-    <t>11h00 – 12h00</t>
   </si>
   <si>
     <t>Formules</t>
   </si>
   <si>
     <t>Tarifs</t>
   </si>
   <si>
     <r>
       <t>Loisirs</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t>Compétitions</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>Pour les jeunes, le maillot de compétition est prêté pour l’année</t>
-[...1 lines deleted...]
-  <si>
     <t>Créneaux</t>
   </si>
   <si>
-    <t>Entrainement Jeunes confirmés - Dirigé</t>
-[...10 lines deleted...]
-  <si>
     <t>Cotisation</t>
   </si>
   <si>
     <t>Réduction de la cotisation : 20 € à partir du 2ème membre de la famille</t>
   </si>
   <si>
     <t>Loisir Samedi</t>
   </si>
   <si>
     <t>14h00 – 16h00</t>
   </si>
   <si>
     <t>Loisirs Samedi</t>
   </si>
   <si>
     <t>Compétitions individuelles : - 18 ans : 35 € // +18 ans : 45 €</t>
   </si>
   <si>
     <t>18h00 – 19H00</t>
   </si>
   <si>
     <t>19h00 – 20H00</t>
   </si>
   <si>
     <t>20h00 – 22h30</t>
+  </si>
+  <si>
+    <t>Jeunes - Entrainement loisir</t>
+  </si>
+  <si>
+    <t>Jeunes - Entrainement dirigé</t>
+  </si>
+  <si>
+    <t>Adultes - Entrainement</t>
+  </si>
+  <si>
+    <t>10h30 – 11h30</t>
+  </si>
+  <si>
+    <t>11h30 – 12h30</t>
+  </si>
+  <si>
+    <t>16h15 – 17h30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0\ &quot;€&quot;_-;\-* #,##0\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -680,51 +668,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="12"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2" readingOrder="1"/>
@@ -753,322 +741,314 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Monétaire" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>70757</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>10886</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1802</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>166007</xdr:rowOff>
+      <xdr:rowOff>162832</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3" descr="Logo ESLTT.jpg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="70757" y="10886"/>
           <a:ext cx="1874145" cy="1066800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1201,316 +1181,314 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B4:I28"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="K10" sqref="K10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.5703125" customWidth="1"/>
     <col min="2" max="2" width="29.140625" customWidth="1"/>
     <col min="3" max="5" width="25.28515625" customWidth="1"/>
     <col min="6" max="6" width="2.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="2:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:6" ht="27" customHeight="1">
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
     </row>
-    <row r="5" spans="2:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:6" ht="27" customHeight="1">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
     </row>
-    <row r="6" spans="2:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-    <row r="7" spans="2:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:6" ht="27" customHeight="1" thickBot="1">
+      <c r="B6" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+    </row>
+    <row r="7" spans="2:6" ht="30" customHeight="1" thickBot="1">
       <c r="B7" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="34" t="s">
+      <c r="D7" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="E7" s="35"/>
+      <c r="E7" s="36"/>
       <c r="F7" s="2"/>
     </row>
-    <row r="8" spans="2:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="31" t="s">
+    <row r="8" spans="2:6" ht="30" customHeight="1">
+      <c r="B8" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="27" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-      <c r="D9" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="E9" s="39"/>
-[...2 lines deleted...]
-      <c r="B10" s="33"/>
+      <c r="D8" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="38"/>
+    </row>
+    <row r="9" spans="2:6" ht="30" customHeight="1">
+      <c r="B9" s="33"/>
+      <c r="C9" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="40"/>
+    </row>
+    <row r="10" spans="2:6" ht="30" customHeight="1" thickBot="1">
+      <c r="B10" s="34"/>
       <c r="C10" s="18" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-    <row r="11" spans="2:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>25</v>
+      </c>
+      <c r="D10" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="42"/>
+    </row>
+    <row r="11" spans="2:6" ht="30" customHeight="1" thickBot="1">
       <c r="B11" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="22" t="s">
-        <v>12</v>
-[...6 lines deleted...]
-    <row r="12" spans="2:6" ht="30" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>31</v>
+      </c>
+      <c r="D11" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="38"/>
+    </row>
+    <row r="12" spans="2:6" ht="30" hidden="1" customHeight="1" thickBot="1">
       <c r="B12" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="D12" s="44" t="s">
+      <c r="D12" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="E12" s="45"/>
-[...1 lines deleted...]
-    <row r="13" spans="2:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E12" s="44"/>
+    </row>
+    <row r="13" spans="2:6" ht="30" customHeight="1" thickBot="1">
       <c r="B13" s="19" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="44" t="s">
+      <c r="D13" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="E13" s="45"/>
-[...2 lines deleted...]
-      <c r="B14" s="29" t="s">
+      <c r="E13" s="44"/>
+    </row>
+    <row r="14" spans="2:6" ht="30" customHeight="1">
+      <c r="B14" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="46"/>
+    </row>
+    <row r="15" spans="2:6" ht="30" customHeight="1">
+      <c r="B15" s="30"/>
+      <c r="C15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" s="48"/>
+    </row>
+    <row r="16" spans="2:6" ht="40.5" customHeight="1" thickBot="1">
+      <c r="B16" s="31"/>
+      <c r="C16" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="50"/>
+    </row>
+    <row r="17" spans="2:9" ht="32.450000000000003" customHeight="1"/>
+    <row r="18" spans="2:9" ht="21.75" thickBot="1">
+      <c r="B18" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="D14" s="46" t="s">
-[...6 lines deleted...]
-      <c r="C15" s="24" t="s">
+      <c r="C18" s="29"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="29"/>
+    </row>
+    <row r="19" spans="2:9" ht="19.5" thickBot="1">
+      <c r="B19" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="D15" s="48" t="s">
-[...24 lines deleted...]
-      <c r="B19" s="5" t="s">
+      <c r="D19" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="26" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
     </row>
-    <row r="20" spans="2:9" ht="28.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:9" ht="28.5" customHeight="1" thickTop="1">
       <c r="B20" s="12" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="C20" s="13">
         <v>100</v>
       </c>
       <c r="D20" s="13">
         <v>120</v>
       </c>
       <c r="E20" s="14">
         <v>50</v>
       </c>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
-    <row r="21" spans="2:9" ht="3" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="22" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:9" ht="3" customHeight="1"/>
+    <row r="22" spans="2:9">
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
     </row>
-    <row r="23" spans="2:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:9" ht="23.25" customHeight="1">
       <c r="B23" s="15" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="24" spans="2:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9" ht="23.25" customHeight="1">
       <c r="B24" s="8" t="s">
-        <v>26</v>
-[...7 lines deleted...]
-    <row r="26" spans="2:9" ht="18.75" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9" ht="23.25" customHeight="1">
+      <c r="B25" s="15"/>
+    </row>
+    <row r="26" spans="2:9" ht="18.75">
       <c r="B26" s="9"/>
     </row>
-    <row r="27" spans="2:9" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:9" ht="18.75">
       <c r="B27" s="10"/>
     </row>
-    <row r="28" spans="2:9" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:9" ht="18.75">
       <c r="B28" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B14:B16"/>
     <mergeCell ref="B8:B10"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="D16:E16"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="87" orientation="portrait" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="88" orientation="portrait" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>